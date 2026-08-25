--- v3 (2026-03-04)
+++ v4 (2026-08-25)
@@ -8716,54 +8716,54 @@
       <c r="BG39" t="str">
         <v>210</v>
       </c>
       <c r="BH39" t="str">
         <v>8.3</v>
       </c>
       <c r="BI39" t="str">
         <v>187</v>
       </c>
       <c r="BJ39" t="str">
         <v>7.4</v>
       </c>
       <c r="BK39" t="str">
         <v>124</v>
       </c>
       <c r="BL39" t="str">
         <v>4.88</v>
       </c>
       <c r="BM39" t="str">
         <v>10.3</v>
       </c>
       <c r="BN39" t="str">
         <v>0.41</v>
       </c>
       <c r="BO39" t="str">
-        <v>2.6</v>
+        <v>3.6</v>
       </c>
       <c r="BP39" t="str">
-        <v>5.73</v>
+        <v>7.94</v>
       </c>
       <c r="BR39" t="str">
         <v>MMD620TN8M</v>
       </c>
       <c r="BY39" t="str">
         <v>1</v>
       </c>
       <c r="BZ39" t="str">
         <v>18</v>
       </c>
       <c r="CA39" t="str">
         <v>Double Roll</v>
       </c>
       <c r="CB39" t="str">
         <v>Single</v>
       </c>
       <c r="CC39" t="str">
         <v>5.5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>8CXT</v>
       </c>
       <c r="B40">