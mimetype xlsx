--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -585,51 +585,51 @@
       </c>
       <c r="N3" t="str">
         <v>0.64</v>
       </c>
       <c r="O3" t="str">
         <v>1.41</v>
       </c>
       <c r="P3" t="str">
         <v>180x130x55</v>
       </c>
       <c r="Q3" t="str">
         <v>7.1x5.1x2.2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>FB10NCX</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4" t="str">
         <v>8</v>
       </c>
       <c r="D4" t="str">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
       <c r="E4" t="str">
         <v>Two Way</v>
       </c>
       <c r="F4" t="str">
         <v>12</v>
       </c>
       <c r="G4" t="str">
         <v>12</v>
       </c>
       <c r="H4" t="str">
         <v>116x105</v>
       </c>
       <c r="I4" t="str">
         <v>4.57x4.13</v>
       </c>
       <c r="J4" t="str">
         <v>6 mm diameter holes on the PCB  at 104 mm x 93 mm</v>
       </c>
       <c r="K4" t="str">
         <v>0.61</v>
       </c>
       <c r="L4" t="str">
         <v>1.34</v>
       </c>
@@ -744,51 +744,51 @@
       </c>
       <c r="N6" t="str">
         <v>0.64</v>
       </c>
       <c r="O6" t="str">
         <v>1.41</v>
       </c>
       <c r="P6" t="str">
         <v>135x150x40</v>
       </c>
       <c r="Q6" t="str">
         <v>5.31x5.91x1.57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>FB12NCX</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7" t="str">
         <v>8</v>
       </c>
       <c r="D7" t="str">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
       <c r="E7" t="str">
         <v>Two Way</v>
       </c>
       <c r="F7" t="str">
         <v>12</v>
       </c>
       <c r="G7" t="str">
         <v>12</v>
       </c>
       <c r="H7" t="str">
         <v>116x105</v>
       </c>
       <c r="I7" t="str">
         <v>4.57x4.13</v>
       </c>
       <c r="J7" t="str">
         <v>6 mm diameter holes on the PCB  at 104 mm x 93 mm</v>
       </c>
       <c r="K7" t="str">
         <v>0.48</v>
       </c>
       <c r="L7" t="str">
         <v>1.06</v>
       </c>