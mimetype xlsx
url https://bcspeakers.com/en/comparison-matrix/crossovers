--- v1 (2026-04-04)
+++ v2 (2026-06-14)
@@ -410,1059 +410,1005 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q19"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>name</v>
       </c>
       <c r="B1" t="str">
         <v>inches</v>
       </c>
       <c r="C1" t="str">
         <v xml:space="preserve"> Nominal Impedance (Ω)</v>
       </c>
       <c r="D1" t="str">
         <v xml:space="preserve"> Crossover Frequency (kHz)</v>
       </c>
       <c r="E1" t="str">
         <v xml:space="preserve"> Filter Type</v>
       </c>
       <c r="F1" t="str">
         <v xml:space="preserve"> Slope ( Min)</v>
       </c>
       <c r="G1" t="str">
         <v xml:space="preserve"> Slope (dB/oct Max)</v>
       </c>
       <c r="H1" t="str">
         <v xml:space="preserve"> Overall Dimensions (mm)</v>
       </c>
       <c r="I1" t="str">
         <v xml:space="preserve"> Overall Dimensions (in )</v>
       </c>
       <c r="J1" t="str">
-        <v xml:space="preserve"> [object Object]</v>
+        <v xml:space="preserve"> Net Weight (kg)</v>
       </c>
       <c r="K1" t="str">
-        <v xml:space="preserve"> Net Weight (kg)</v>
+        <v xml:space="preserve"> Net Weight (lb )</v>
       </c>
       <c r="L1" t="str">
-        <v xml:space="preserve"> Net Weight (lb )</v>
+        <v xml:space="preserve"> Shipping Units (pcs)</v>
       </c>
       <c r="M1" t="str">
-        <v xml:space="preserve"> Shipping Units (pcs)</v>
+        <v xml:space="preserve"> Shipping Weight (kg)</v>
       </c>
       <c r="N1" t="str">
-        <v xml:space="preserve"> Shipping Weight (kg)</v>
+        <v xml:space="preserve"> Shipping Weight (lb )</v>
       </c>
       <c r="O1" t="str">
-        <v xml:space="preserve"> Shipping Weight (lb )</v>
+        <v xml:space="preserve"> Shipping Box (mm)</v>
       </c>
       <c r="P1" t="str">
-        <v xml:space="preserve"> Shipping Box (mm)</v>
-[...1 lines deleted...]
-      <c r="Q1" t="str">
         <v xml:space="preserve"> Shipping Box (in )</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>FB08CX21</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2" t="str">
         <v>8</v>
       </c>
       <c r="D2" t="str">
         <v>2</v>
       </c>
       <c r="E2" t="str">
         <v>Two Way</v>
       </c>
       <c r="F2" t="str">
         <v>12</v>
       </c>
       <c r="G2" t="str">
         <v>12</v>
       </c>
       <c r="H2" t="str">
         <v>108x97</v>
       </c>
       <c r="I2" t="str">
         <v>4.25x3.82</v>
       </c>
       <c r="J2" t="str">
-        <v>6 mm diameter holes on the PCB  at 96 mm x 84 mm</v>
+        <v>0.41</v>
       </c>
       <c r="K2" t="str">
-        <v>0.41</v>
+        <v>0.9</v>
       </c>
       <c r="L2" t="str">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="M2" t="str">
-        <v>1</v>
+        <v>0.44</v>
       </c>
       <c r="N2" t="str">
-        <v>0.44</v>
+        <v>0.97</v>
       </c>
       <c r="O2" t="str">
-        <v>0.97</v>
+        <v>120x125x35</v>
       </c>
       <c r="P2" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q2" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>FB10CX64</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3" t="str">
         <v>8</v>
       </c>
       <c r="D3" t="str">
         <v>2.1</v>
       </c>
       <c r="E3" t="str">
         <v>Two Way</v>
       </c>
       <c r="F3" t="str">
         <v>18</v>
       </c>
       <c r="G3" t="str">
         <v>18</v>
       </c>
       <c r="H3" t="str">
         <v>173x120</v>
       </c>
       <c r="I3" t="str">
         <v>6.81x4.72</v>
       </c>
       <c r="J3" t="str">
-        <v>Five 6 mm diameter holes on the PCB  for crossover filter fixing</v>
+        <v>0.6</v>
       </c>
       <c r="K3" t="str">
-        <v>0.6</v>
+        <v>1.32</v>
       </c>
       <c r="L3" t="str">
-        <v>1.32</v>
+        <v>1</v>
       </c>
       <c r="M3" t="str">
-        <v>1</v>
+        <v>0.64</v>
       </c>
       <c r="N3" t="str">
-        <v>0.64</v>
+        <v>1.41</v>
       </c>
       <c r="O3" t="str">
-        <v>1.41</v>
+        <v>180x130x55</v>
       </c>
       <c r="P3" t="str">
-        <v>180x130x55</v>
-[...1 lines deleted...]
-      <c r="Q3" t="str">
         <v>7.1x5.1x2.2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>FB10NCX</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4" t="str">
         <v>8</v>
       </c>
       <c r="D4" t="str">
         <v>1.5</v>
       </c>
       <c r="E4" t="str">
         <v>Two Way</v>
       </c>
       <c r="F4" t="str">
         <v>12</v>
       </c>
       <c r="G4" t="str">
         <v>12</v>
       </c>
       <c r="H4" t="str">
         <v>116x105</v>
       </c>
       <c r="I4" t="str">
         <v>4.57x4.13</v>
       </c>
       <c r="J4" t="str">
-        <v>6 mm diameter holes on the PCB  at 104 mm x 93 mm</v>
+        <v>0.61</v>
       </c>
       <c r="K4" t="str">
-        <v>0.61</v>
+        <v>1.34</v>
       </c>
       <c r="L4" t="str">
-        <v>1.34</v>
+        <v>1</v>
       </c>
       <c r="M4" t="str">
-        <v>1</v>
+        <v>0.64</v>
       </c>
       <c r="N4" t="str">
-        <v>0.64</v>
+        <v>1.41</v>
       </c>
       <c r="O4" t="str">
-        <v>1.41</v>
+        <v>120x125x35</v>
       </c>
       <c r="P4" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q4" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>FB12CX32</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5" t="str">
         <v>8</v>
       </c>
       <c r="D5" t="str">
         <v>1.8</v>
       </c>
       <c r="E5" t="str">
         <v>Two Way</v>
       </c>
       <c r="F5" t="str">
         <v>12</v>
       </c>
       <c r="G5" t="str">
         <v>12</v>
       </c>
       <c r="H5" t="str">
         <v>108x97</v>
       </c>
       <c r="I5" t="str">
         <v>4.25x3.82</v>
       </c>
       <c r="J5" t="str">
-        <v>6 mm diameter holes on the PCB  at 96 mm x 84 mm</v>
+        <v>0.35</v>
       </c>
       <c r="K5" t="str">
-        <v>0.35</v>
+        <v>0.77</v>
       </c>
       <c r="L5" t="str">
-        <v>0.77</v>
+        <v>1</v>
       </c>
       <c r="M5" t="str">
-        <v>1</v>
+        <v>0.38</v>
       </c>
       <c r="N5" t="str">
-        <v>0.38</v>
+        <v>0.84</v>
       </c>
       <c r="O5" t="str">
-        <v>0.84</v>
+        <v>120x125x35</v>
       </c>
       <c r="P5" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q5" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>FB12CXT</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6" t="str">
         <v>8</v>
       </c>
       <c r="D6" t="str">
         <v>2</v>
       </c>
       <c r="E6" t="str">
         <v>Two Way</v>
       </c>
       <c r="F6" t="str">
         <v>6</v>
       </c>
       <c r="G6" t="str">
         <v>12</v>
       </c>
       <c r="H6" t="str">
         <v>143x108</v>
       </c>
       <c r="I6" t="str">
         <v>5.63x4.25</v>
       </c>
       <c r="J6" t="str">
-        <v>6 mm diameter holes on the PCB  at 131 mm x 96 mm</v>
+        <v>0.6</v>
       </c>
       <c r="K6" t="str">
-        <v>0.6</v>
+        <v>1.32</v>
       </c>
       <c r="L6" t="str">
-        <v>1.32</v>
+        <v>1</v>
       </c>
       <c r="M6" t="str">
-        <v>1</v>
+        <v>0.64</v>
       </c>
       <c r="N6" t="str">
-        <v>0.64</v>
+        <v>1.41</v>
       </c>
       <c r="O6" t="str">
-        <v>1.41</v>
+        <v>135x150x40</v>
       </c>
       <c r="P6" t="str">
-        <v>135x150x40</v>
-[...1 lines deleted...]
-      <c r="Q6" t="str">
         <v>5.31x5.91x1.57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>FB12NCX</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7" t="str">
         <v>8</v>
       </c>
       <c r="D7" t="str">
         <v>1.5</v>
       </c>
       <c r="E7" t="str">
         <v>Two Way</v>
       </c>
       <c r="F7" t="str">
         <v>12</v>
       </c>
       <c r="G7" t="str">
         <v>12</v>
       </c>
       <c r="H7" t="str">
         <v>116x105</v>
       </c>
       <c r="I7" t="str">
         <v>4.57x4.13</v>
       </c>
       <c r="J7" t="str">
-        <v>6 mm diameter holes on the PCB  at 104 mm x 93 mm</v>
+        <v>0.48</v>
       </c>
       <c r="K7" t="str">
-        <v>0.48</v>
+        <v>1.06</v>
       </c>
       <c r="L7" t="str">
-        <v>1.06</v>
+        <v>1</v>
       </c>
       <c r="M7" t="str">
-        <v>1</v>
+        <v>0.51</v>
       </c>
       <c r="N7" t="str">
-        <v>0.51</v>
+        <v>1.12</v>
       </c>
       <c r="O7" t="str">
-        <v>1.12</v>
+        <v>120x125x35</v>
       </c>
       <c r="P7" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q7" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>FB15CX40</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8" t="str">
         <v>8</v>
       </c>
       <c r="D8" t="str">
         <v>1.4</v>
       </c>
       <c r="E8" t="str">
         <v>Two Way</v>
       </c>
       <c r="F8" t="str">
         <v>6</v>
       </c>
       <c r="G8" t="str">
         <v>12</v>
       </c>
       <c r="H8" t="str">
         <v>143x108</v>
       </c>
       <c r="I8" t="str">
         <v>5.63x4.25</v>
       </c>
       <c r="J8" t="str">
-        <v>6 mm diameter holes on the PCB  at 131 mm x 96 mm</v>
+        <v>0.62</v>
       </c>
       <c r="K8" t="str">
-        <v>0.62</v>
+        <v>1.37</v>
       </c>
       <c r="L8" t="str">
-        <v>1.37</v>
+        <v>1</v>
       </c>
       <c r="M8" t="str">
-        <v>1</v>
+        <v>0.66</v>
       </c>
       <c r="N8" t="str">
-        <v>0.66</v>
+        <v>1.46</v>
       </c>
       <c r="O8" t="str">
-        <v>1.46</v>
+        <v>135x150x40</v>
       </c>
       <c r="P8" t="str">
-        <v>135x150x40</v>
-[...1 lines deleted...]
-      <c r="Q8" t="str">
         <v>5.31x5.91x1.57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>FB354</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9" t="str">
         <v>8</v>
       </c>
       <c r="D9" t="str">
         <v>5.6</v>
       </c>
       <c r="E9" t="str">
         <v>Two Way</v>
       </c>
       <c r="F9" t="str">
         <v>18</v>
       </c>
       <c r="G9" t="str">
         <v>12</v>
       </c>
       <c r="H9" t="str">
         <v>100x110</v>
       </c>
       <c r="I9" t="str">
         <v>3.94x4.33</v>
       </c>
       <c r="J9" t="str">
-        <v>4 mm diameter holes on the PCB at 100 mm x 90 mm</v>
+        <v>0.37</v>
       </c>
       <c r="K9" t="str">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="L9" t="str">
-        <v>0.82</v>
+        <v>1</v>
       </c>
       <c r="M9" t="str">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="N9" t="str">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="O9" t="str">
-        <v>0.87</v>
+        <v>120x125x35</v>
       </c>
       <c r="P9" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q9" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>FB354</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10" t="str">
         <v>16</v>
       </c>
       <c r="D10" t="str">
         <v>5.6</v>
       </c>
       <c r="E10" t="str">
         <v>Two Way</v>
       </c>
       <c r="F10" t="str">
         <v>18</v>
       </c>
       <c r="G10" t="str">
         <v>12</v>
       </c>
       <c r="H10" t="str">
         <v>100x110</v>
       </c>
       <c r="I10" t="str">
         <v>3.94x4.33</v>
       </c>
       <c r="J10" t="str">
-        <v>4 mm diameter holes on the PCB at 100 mm x 90 mm</v>
+        <v>0.37</v>
       </c>
       <c r="K10" t="str">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="L10" t="str">
-        <v>0.82</v>
+        <v>1</v>
       </c>
       <c r="M10" t="str">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="N10" t="str">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="O10" t="str">
-        <v>0.87</v>
+        <v>120x125x35</v>
       </c>
       <c r="P10" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q10" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>FB354V2</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11" t="str">
         <v>8</v>
       </c>
       <c r="D11" t="str">
         <v>5.6</v>
       </c>
       <c r="E11" t="str">
         <v>Two Way</v>
       </c>
       <c r="F11" t="str">
         <v>18</v>
       </c>
       <c r="G11" t="str">
         <v>12</v>
       </c>
       <c r="H11" t="str">
         <v>105x137</v>
       </c>
       <c r="I11" t="str">
         <v>4.13x5.39</v>
       </c>
       <c r="J11" t="str">
-        <v xml:space="preserve">4 mm diameter holes on the PCB at 127 mm x 95 mm </v>
+        <v>0.55</v>
       </c>
       <c r="K11" t="str">
-        <v>0.55</v>
+        <v>1.21</v>
       </c>
       <c r="L11" t="str">
-        <v>1.21</v>
+        <v>1</v>
       </c>
       <c r="M11" t="str">
-        <v>1</v>
+        <v>0.59</v>
       </c>
       <c r="N11" t="str">
-        <v>0.59</v>
+        <v>1.3</v>
       </c>
       <c r="O11" t="str">
-        <v>1.3</v>
+        <v>147x117x58</v>
       </c>
       <c r="P11" t="str">
-        <v>147x117x58</v>
-[...1 lines deleted...]
-      <c r="Q11" t="str">
         <v>5.79x4.61x2.28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>FB354V2</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12" t="str">
         <v>16</v>
       </c>
       <c r="D12" t="str">
         <v>5.6</v>
       </c>
       <c r="E12" t="str">
         <v>Two Way</v>
       </c>
       <c r="F12" t="str">
         <v>18</v>
       </c>
       <c r="G12" t="str">
         <v>12</v>
       </c>
       <c r="H12" t="str">
         <v>105x137</v>
       </c>
       <c r="I12" t="str">
         <v>4.13x5.39</v>
       </c>
       <c r="J12" t="str">
-        <v xml:space="preserve">4 mm diameter holes on the PCB at 127 mm x 95 mm </v>
+        <v>0.53</v>
       </c>
       <c r="K12" t="str">
-        <v>0.53</v>
+        <v>1.17</v>
       </c>
       <c r="L12" t="str">
-        <v>1.17</v>
+        <v>1</v>
       </c>
       <c r="M12" t="str">
-        <v>1</v>
+        <v>0.57</v>
       </c>
       <c r="N12" t="str">
-        <v>0.57</v>
+        <v>1.26</v>
       </c>
       <c r="O12" t="str">
-        <v>1.26</v>
+        <v>147x117x58</v>
       </c>
       <c r="P12" t="str">
-        <v>147x117x58</v>
-[...1 lines deleted...]
-      <c r="Q12" t="str">
         <v>5.79x4.61x2.28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>FB464</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13" t="str">
         <v>16</v>
       </c>
       <c r="D13" t="str">
         <v>3.6</v>
       </c>
       <c r="E13" t="str">
         <v>Two Way</v>
       </c>
       <c r="F13" t="str">
         <v>18</v>
       </c>
       <c r="G13" t="str">
         <v>12</v>
       </c>
       <c r="H13" t="str">
         <v>100x110</v>
       </c>
       <c r="I13" t="str">
         <v>3.94x4.33</v>
       </c>
       <c r="J13" t="str">
-        <v>4 mm diameter holes on the PCB at 100 mm x 90 mm</v>
+        <v>0.36</v>
       </c>
       <c r="K13" t="str">
-        <v>0.36</v>
+        <v>0.79</v>
       </c>
       <c r="L13" t="str">
-        <v>0.79</v>
+        <v>1</v>
       </c>
       <c r="M13" t="str">
-        <v>1</v>
+        <v>0.39</v>
       </c>
       <c r="N13" t="str">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="O13" t="str">
-        <v>0.86</v>
+        <v>120x125x35</v>
       </c>
       <c r="P13" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q13" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>FB464</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14" t="str">
         <v>8</v>
       </c>
       <c r="D14" t="str">
         <v>3.6</v>
       </c>
       <c r="E14" t="str">
         <v>Two Way</v>
       </c>
       <c r="F14" t="str">
         <v>18</v>
       </c>
       <c r="G14" t="str">
         <v>12</v>
       </c>
       <c r="H14" t="str">
         <v>100x110</v>
       </c>
       <c r="I14" t="str">
         <v>3.94x4.33</v>
       </c>
       <c r="J14" t="str">
-        <v>4 mm diameter holes on the PCB at 100 mm x 90 mm</v>
+        <v>0.36</v>
       </c>
       <c r="K14" t="str">
-        <v>0.36</v>
+        <v>0.79</v>
       </c>
       <c r="L14" t="str">
-        <v>0.79</v>
+        <v>1</v>
       </c>
       <c r="M14" t="str">
-        <v>1</v>
+        <v>0.39</v>
       </c>
       <c r="N14" t="str">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="O14" t="str">
-        <v>0.86</v>
+        <v>120x125x35</v>
       </c>
       <c r="P14" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q14" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>FB464V2</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15" t="str">
         <v>8</v>
       </c>
       <c r="D15" t="str">
         <v>3.6</v>
       </c>
       <c r="E15" t="str">
         <v>Two Way</v>
       </c>
       <c r="F15" t="str">
         <v>18</v>
       </c>
       <c r="G15" t="str">
         <v>12</v>
       </c>
       <c r="H15" t="str">
         <v>105x137</v>
       </c>
       <c r="I15" t="str">
         <v>4.13x5.39</v>
       </c>
       <c r="J15" t="str">
-        <v xml:space="preserve">4 mm diameter holes on the PCB at 127 mm x 95 mm </v>
+        <v>0.73</v>
       </c>
       <c r="K15" t="str">
-        <v>0.73</v>
+        <v>1.61</v>
       </c>
       <c r="L15" t="str">
-        <v>1.61</v>
+        <v>1</v>
       </c>
       <c r="M15" t="str">
-        <v>1</v>
+        <v>0.77</v>
       </c>
       <c r="N15" t="str">
-        <v>0.77</v>
+        <v>1.7</v>
       </c>
       <c r="O15" t="str">
-        <v>1.7</v>
+        <v>147x117x58</v>
       </c>
       <c r="P15" t="str">
-        <v>147x117x58</v>
-[...1 lines deleted...]
-      <c r="Q15" t="str">
         <v>5.79x4.61x2.28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>FBCLX64</v>
       </c>
       <c r="C16" t="str">
         <v>8</v>
       </c>
       <c r="D16" t="str">
         <v>1.7</v>
       </c>
       <c r="E16" t="str">
         <v>Two Way</v>
       </c>
       <c r="F16" t="str">
         <v>24</v>
       </c>
       <c r="G16" t="str">
         <v>12</v>
       </c>
       <c r="H16" t="str">
         <v>173x120</v>
       </c>
       <c r="I16" t="str">
         <v>6.81x4.72</v>
       </c>
+      <c r="J16" t="str">
+        <v>0.64</v>
+      </c>
       <c r="K16" t="str">
-        <v>0.64</v>
+        <v>1.41</v>
       </c>
       <c r="L16" t="str">
-        <v>1.41</v>
+        <v>1</v>
       </c>
       <c r="M16" t="str">
-        <v>1</v>
+        <v>0.68</v>
       </c>
       <c r="N16" t="str">
-        <v>0.68</v>
+        <v>1.5</v>
       </c>
       <c r="O16" t="str">
-        <v>1.5</v>
+        <v>180x130x55</v>
       </c>
       <c r="P16" t="str">
-        <v>180x130x55</v>
-[...1 lines deleted...]
-      <c r="Q16" t="str">
         <v>7.1x5.1x2.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>FBCXN36</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17" t="str">
         <v>8</v>
       </c>
       <c r="D17" t="str">
         <v>1</v>
       </c>
       <c r="E17" t="str">
         <v>Two Way</v>
       </c>
       <c r="F17" t="str">
         <v>12</v>
       </c>
       <c r="G17" t="str">
         <v>6</v>
       </c>
       <c r="H17" t="str">
         <v>100x76</v>
       </c>
       <c r="I17" t="str">
         <v>3.94x2.99</v>
       </c>
       <c r="J17" t="str">
-        <v>Four 4 mm diameter holes on the PCB at 90 mm x 66 mm for mounting</v>
+        <v>0.22</v>
       </c>
       <c r="K17" t="str">
-        <v>0.22</v>
+        <v>0.49</v>
       </c>
       <c r="L17" t="str">
-        <v>0.49</v>
+        <v>1</v>
       </c>
       <c r="M17" t="str">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="N17" t="str">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="O17" t="str">
-        <v>0.54</v>
+        <v>120x125x35</v>
       </c>
       <c r="P17" t="str">
-        <v>120x125x35</v>
-[...1 lines deleted...]
-      <c r="Q17" t="str">
         <v>4.72x4.92x1.38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>FBCXN88</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18" t="str">
         <v>8</v>
       </c>
       <c r="D18" t="str">
         <v>1.6</v>
       </c>
       <c r="E18" t="str">
         <v>Two Way</v>
       </c>
       <c r="F18" t="str">
         <v>18</v>
       </c>
       <c r="G18" t="str">
         <v>12</v>
       </c>
       <c r="H18" t="str">
         <v>173x120</v>
       </c>
       <c r="I18" t="str">
         <v>6.81x4.72</v>
       </c>
       <c r="J18" t="str">
-        <v>Five 6 mm diameter holes on PCB for crossover filter fixing</v>
+        <v>0.65</v>
       </c>
       <c r="K18" t="str">
-        <v>0.65</v>
+        <v>1.43</v>
       </c>
       <c r="L18" t="str">
-        <v>1.43</v>
+        <v>1</v>
       </c>
       <c r="M18" t="str">
-        <v>1</v>
+        <v>0.69</v>
       </c>
       <c r="N18" t="str">
-        <v>0.69</v>
+        <v>1.52</v>
       </c>
       <c r="O18" t="str">
-        <v>1.52</v>
+        <v>180x130x55</v>
       </c>
       <c r="P18" t="str">
-        <v>180x130x55</v>
-[...1 lines deleted...]
-      <c r="Q18" t="str">
         <v>7.1x5.1x2.2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>FBU128</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19" t="str">
         <v>8</v>
       </c>
       <c r="D19" t="str">
         <v>1.38</v>
       </c>
       <c r="E19" t="str">
         <v>Two Way</v>
       </c>
       <c r="F19" t="str">
         <v>12</v>
       </c>
       <c r="G19" t="str">
         <v>12</v>
       </c>
       <c r="H19" t="str">
         <v>132x116</v>
       </c>
       <c r="I19" t="str">
         <v>5.20x4.57</v>
       </c>
       <c r="J19" t="str">
-        <v>6 mm diameter holes on the PCB at 118 mm x 102 mm</v>
+        <v>0.55</v>
       </c>
       <c r="K19" t="str">
-        <v>0.55</v>
+        <v>1.21</v>
       </c>
       <c r="L19" t="str">
-        <v>1.21</v>
+        <v>1</v>
       </c>
       <c r="M19" t="str">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="N19" t="str">
-        <v>0.6</v>
+        <v>1.32</v>
       </c>
       <c r="O19" t="str">
-        <v>1.32</v>
+        <v>140x140x70</v>
       </c>
       <c r="P19" t="str">
-        <v>140x140x70</v>
-[...1 lines deleted...]
-      <c r="Q19" t="str">
         <v>5.51x5.51x2.76</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:Q19"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:P19"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>crossovers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 