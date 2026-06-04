--- v0 (2025-10-08)
+++ v1 (2026-06-04)
@@ -410,1236 +410,1185 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:V19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>name</v>
       </c>
       <c r="B1" t="str">
         <v>inches</v>
       </c>
       <c r="C1" t="str">
-        <v xml:space="preserve"> [object Object]</v>
+        <v xml:space="preserve"> Nominal Coverage Horizontal (°)</v>
       </c>
       <c r="D1" t="str">
-        <v xml:space="preserve"> Nominal Coverage Horizontal (°)</v>
+        <v xml:space="preserve"> Cutoff Frequency (kHz)</v>
       </c>
       <c r="E1" t="str">
-        <v xml:space="preserve"> Cutoff Frequency (kHz)</v>
+        <v xml:space="preserve"> Material</v>
       </c>
       <c r="F1" t="str">
-        <v xml:space="preserve"> Material</v>
+        <v xml:space="preserve"> Design</v>
       </c>
       <c r="G1" t="str">
-        <v xml:space="preserve"> Design</v>
+        <v xml:space="preserve"> Dimensions (mm)</v>
       </c>
       <c r="H1" t="str">
-        <v xml:space="preserve"> Dimensions (mm)</v>
+        <v xml:space="preserve"> Net Weight (kg)</v>
       </c>
       <c r="I1" t="str">
-        <v xml:space="preserve"> Net Weight (kg)</v>
+        <v xml:space="preserve"> Net Weight (lb )</v>
       </c>
       <c r="J1" t="str">
-        <v xml:space="preserve"> Net Weight (lb )</v>
+        <v xml:space="preserve"> Shipping Units (pcs)</v>
       </c>
       <c r="K1" t="str">
-        <v xml:space="preserve"> Shipping Units (pcs)</v>
+        <v xml:space="preserve"> Shipping Weight (kg)</v>
       </c>
       <c r="L1" t="str">
-        <v xml:space="preserve"> Shipping Weight (kg)</v>
+        <v xml:space="preserve"> Shipping Weight (lb )</v>
       </c>
       <c r="M1" t="str">
-        <v xml:space="preserve"> Shipping Weight (lb )</v>
+        <v xml:space="preserve"> Shipping Box (mm)</v>
       </c>
       <c r="N1" t="str">
-        <v xml:space="preserve"> Shipping Box (mm)</v>
+        <v xml:space="preserve"> Throat Diameter (mm)</v>
       </c>
       <c r="O1" t="str">
-        <v xml:space="preserve"> Throat Diameter (mm)</v>
+        <v xml:space="preserve"> Throat Diameter (in )</v>
       </c>
       <c r="P1" t="str">
-        <v xml:space="preserve"> Throat Diameter (in )</v>
+        <v xml:space="preserve"> Nominal Coverage Vertical (°)</v>
       </c>
       <c r="Q1" t="str">
-        <v xml:space="preserve"> Nominal Coverage Vertical (°)</v>
+        <v xml:space="preserve"> Dimensions (in )</v>
       </c>
       <c r="R1" t="str">
-        <v xml:space="preserve"> Dimensions (in )</v>
+        <v xml:space="preserve"> Baffle Cutout Dimension (mm)</v>
       </c>
       <c r="S1" t="str">
-        <v xml:space="preserve"> Baffle Cutout Dimension (mm)</v>
+        <v xml:space="preserve"> Baffle Cutout Dimension (in )</v>
       </c>
       <c r="T1" t="str">
-        <v xml:space="preserve"> Baffle Cutout Dimension (in )</v>
+        <v xml:space="preserve"> Air Volume Occupied by Driver (dm³)</v>
       </c>
       <c r="U1" t="str">
-        <v xml:space="preserve"> Air Volume Occupied by Driver (dm³)</v>
+        <v xml:space="preserve"> Air Volume Occupied by Driver (ft³ )</v>
       </c>
       <c r="V1" t="str">
-        <v xml:space="preserve"> Air Volume Occupied by Driver (ft³ )</v>
-[...1 lines deleted...]
-      <c r="W1" t="str">
         <v xml:space="preserve"> Shipping Box (in )</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>HF146</v>
       </c>
       <c r="B2">
         <v>1.4</v>
       </c>
       <c r="C2" t="str">
-        <v>DCX354-8+ME146+HF146</v>
+        <v>100</v>
       </c>
       <c r="D2" t="str">
-        <v>100</v>
+        <v>0.7</v>
       </c>
       <c r="E2" t="str">
-        <v>0.7</v>
+        <v>PC/ABS/GF blend</v>
       </c>
       <c r="F2" t="str">
-        <v>PC/ABS/GF blend</v>
+        <v>Constant Directivity</v>
       </c>
       <c r="G2" t="str">
-        <v>Constant Directivity</v>
+        <v>260x200x75</v>
       </c>
       <c r="H2" t="str">
-        <v>260x200x75</v>
+        <v>0.45</v>
       </c>
       <c r="I2" t="str">
-        <v>0.45</v>
+        <v>0.99</v>
       </c>
       <c r="J2" t="str">
-        <v>0.99</v>
+        <v>1</v>
       </c>
       <c r="K2" t="str">
-        <v>1</v>
+        <v>0.72</v>
       </c>
       <c r="L2" t="str">
-        <v>0.72</v>
+        <v>1.59</v>
       </c>
       <c r="M2" t="str">
-        <v>1.59</v>
-[...1 lines deleted...]
-      <c r="N2" t="str">
         <v>280x270x100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>HF148</v>
       </c>
       <c r="B3">
         <v>1.4</v>
       </c>
       <c r="C3" t="str">
-        <v>DRV464-8+ME148+HF148</v>
+        <v>100</v>
       </c>
       <c r="D3" t="str">
-        <v>100</v>
+        <v>0.7</v>
       </c>
       <c r="E3" t="str">
-        <v>0.7</v>
+        <v>PC/ABS/GF blend</v>
       </c>
       <c r="F3" t="str">
-        <v>PC/ABS/GF blend</v>
+        <v>Constant Directivity</v>
       </c>
       <c r="G3" t="str">
-        <v>Constant Directivity</v>
+        <v>260x260x75</v>
       </c>
       <c r="H3" t="str">
-        <v>260x260x75</v>
+        <v>0.58</v>
       </c>
       <c r="I3" t="str">
-        <v>0.58</v>
+        <v>1.28</v>
       </c>
       <c r="J3" t="str">
-        <v>1.28</v>
+        <v>1</v>
       </c>
       <c r="K3" t="str">
-        <v>1</v>
+        <v>0.85</v>
       </c>
       <c r="L3" t="str">
-        <v>0.85</v>
+        <v>1.87</v>
       </c>
       <c r="M3" t="str">
-        <v>1.87</v>
-[...1 lines deleted...]
-      <c r="N3" t="str">
         <v>280x270x100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>ME10</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" t="str">
-        <v>4x 5.5 mm (0.22 in) holes 90° on 76 mm (3 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D4" t="str">
-        <v>90</v>
+        <v>1.5</v>
       </c>
       <c r="E4" t="str">
-        <v>1.5</v>
-[...1 lines deleted...]
-      <c r="F4" t="str">
         <v>ABS</v>
       </c>
+      <c r="G4" t="str">
+        <v>130.5x130.5x90</v>
+      </c>
       <c r="H4" t="str">
-        <v>130.5x130.5x90</v>
+        <v>0.17</v>
       </c>
       <c r="I4" t="str">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="J4" t="str">
-        <v>0.37</v>
+        <v>1</v>
       </c>
       <c r="K4" t="str">
-        <v>1</v>
+        <v>0.23</v>
       </c>
       <c r="L4" t="str">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="M4" t="str">
-        <v>0.5</v>
+        <v>165x165x100</v>
       </c>
       <c r="N4" t="str">
-        <v>165x165x100</v>
+        <v>25</v>
       </c>
       <c r="O4" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="P4" t="str">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="Q4" t="str">
-        <v>60</v>
+        <v>5.1x5.1x3.5</v>
       </c>
       <c r="R4" t="str">
-        <v>5.1x5.1x3.5</v>
+        <v>104</v>
       </c>
       <c r="S4" t="str">
-        <v>104</v>
+        <v>4.1</v>
       </c>
       <c r="T4" t="str">
-        <v>4.1</v>
+        <v>0.15</v>
       </c>
       <c r="U4" t="str">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="V4" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W4" t="str">
         <v>6.50x6.50x3.94</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ME102</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5" t="str">
-        <v xml:space="preserve">Two 6 mm (0.25 in) holes on 76 mm (3 in) diameter - Two 6 mm (0.25 in) holes on 57.2 mm (2.25 in) diameter </v>
+        <v>140</v>
       </c>
       <c r="D5" t="str">
-        <v>140</v>
+        <v>1</v>
       </c>
       <c r="E5" t="str">
-        <v>1</v>
+        <v>Cast Aluminium</v>
       </c>
       <c r="F5" t="str">
-        <v>Cast Aluminium</v>
+        <v>Line Array Optimized Waveguide</v>
       </c>
       <c r="G5" t="str">
-        <v>Line Array Optimized Waveguide</v>
+        <v>110.6x87x111.6</v>
       </c>
       <c r="H5" t="str">
-        <v>110.6x87x111.6</v>
+        <v>0.43</v>
       </c>
       <c r="I5" t="str">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="J5" t="str">
-        <v>0.95</v>
+        <v>1</v>
       </c>
       <c r="K5" t="str">
-        <v>1</v>
+        <v>0.49</v>
       </c>
       <c r="L5" t="str">
-        <v>0.49</v>
+        <v>1.08</v>
       </c>
       <c r="M5" t="str">
-        <v>1.08</v>
+        <v>165x165x100</v>
       </c>
       <c r="N5" t="str">
-        <v>165x165x100</v>
+        <v>25</v>
       </c>
       <c r="O5" t="str">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="Q5" t="str">
+        <v>4.35x3.43x4.39</v>
       </c>
       <c r="R5" t="str">
-        <v>4.35x3.43x4.39</v>
+        <v>102.4</v>
       </c>
       <c r="S5" t="str">
-        <v>102.4</v>
+        <v>4.03</v>
       </c>
       <c r="T5" t="str">
-        <v>4.03</v>
+        <v>0.15</v>
       </c>
       <c r="U5" t="str">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="V5" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W5" t="str">
         <v>6.50x6.50x3.94</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>ME10V2</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6" t="str">
-        <v>4x 5.5 mm (0.22 in) holes 90° on 76 mm (3 in) diameter --- 2x 6.3 mm (0.25 in) holes 180° on 57.2 mm (2.26 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D6" t="str">
-        <v>90</v>
+        <v>1.5</v>
       </c>
       <c r="E6" t="str">
-        <v>1.5</v>
+        <v>ABS</v>
       </c>
       <c r="F6" t="str">
-        <v>ABS</v>
+        <v>Hyperbolic Cosine Flare</v>
       </c>
       <c r="G6" t="str">
-        <v>Hyperbolic Cosine Flare</v>
+        <v>130.5x130.5x90</v>
       </c>
       <c r="H6" t="str">
-        <v>130.5x130.5x90</v>
+        <v>0.17</v>
       </c>
       <c r="I6" t="str">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="J6" t="str">
-        <v>0.37</v>
+        <v>1</v>
       </c>
       <c r="K6" t="str">
-        <v>1</v>
+        <v>0.23</v>
       </c>
       <c r="L6" t="str">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="M6" t="str">
-        <v>0.5</v>
+        <v>165x165x100</v>
       </c>
       <c r="N6" t="str">
-        <v>165x165x100</v>
+        <v>25</v>
       </c>
       <c r="O6" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="P6" t="str">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="Q6" t="str">
-        <v>60</v>
+        <v>5.1x5.1x3.5</v>
       </c>
       <c r="R6" t="str">
-        <v>5.1x5.1x3.5</v>
+        <v>104</v>
       </c>
       <c r="S6" t="str">
-        <v>104</v>
+        <v>4.1</v>
       </c>
       <c r="T6" t="str">
-        <v>4.1</v>
+        <v>0.15</v>
       </c>
       <c r="U6" t="str">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="V6" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W6" t="str">
         <v>6.50x6.50x3.94</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>ME10V3</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="str">
-        <v>4x 5.5 mm (0.22 in) holes 90° on 76 mm (3 in) diameter --- 2x 6.3 mm (0.25 in) holes 180° on 57.2 mm (2.26 in) diameter --- 2x 6.3 mm (0.25 in) holes 180° on 53 mm (2.09 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D7" t="str">
-        <v>90</v>
+        <v>1.5</v>
       </c>
       <c r="E7" t="str">
-        <v>1.5</v>
+        <v>ABS</v>
       </c>
       <c r="F7" t="str">
-        <v>ABS</v>
+        <v>Hyperbolic Cosine Flare</v>
       </c>
       <c r="G7" t="str">
-        <v>Hyperbolic Cosine Flare</v>
+        <v>130.5x130.5x90</v>
       </c>
       <c r="H7" t="str">
-        <v>130.5x130.5x90</v>
+        <v>0.17</v>
       </c>
       <c r="I7" t="str">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="J7" t="str">
-        <v>0.37</v>
+        <v>1</v>
       </c>
       <c r="K7" t="str">
-        <v>1</v>
+        <v>0.23</v>
       </c>
       <c r="L7" t="str">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="M7" t="str">
-        <v>0.5</v>
+        <v>165x165x100</v>
       </c>
       <c r="N7" t="str">
-        <v>165x165x100</v>
+        <v>25</v>
       </c>
       <c r="O7" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="P7" t="str">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="Q7" t="str">
-        <v>60</v>
+        <v>5.1x5.1x3.5</v>
       </c>
       <c r="R7" t="str">
-        <v>5.1x5.1x3.5</v>
+        <v>104</v>
       </c>
       <c r="S7" t="str">
-        <v>104</v>
+        <v>4.1</v>
       </c>
       <c r="T7" t="str">
-        <v>4.1</v>
+        <v>0.15</v>
       </c>
       <c r="U7" t="str">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="V7" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W7" t="str">
         <v>6.50x6.50x3.94</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>ME142</v>
       </c>
       <c r="B8">
         <v>1.4</v>
       </c>
       <c r="C8" t="str">
-        <v>Four 6.5 mm holes at 90° on 102 mm (4 in) diameter</v>
+        <v>120</v>
       </c>
       <c r="D8" t="str">
-        <v>120</v>
+        <v>0.8</v>
       </c>
       <c r="E8" t="str">
-        <v>0.8</v>
+        <v>Cast Aluminium</v>
       </c>
       <c r="F8" t="str">
-        <v>Cast Aluminium</v>
+        <v>Line Array Optimized Waveguide</v>
       </c>
       <c r="G8" t="str">
-        <v>Line Array Optimized Waveguide</v>
+        <v>163x130x180</v>
       </c>
       <c r="H8" t="str">
-        <v>163x130x180</v>
+        <v>1.05</v>
       </c>
       <c r="I8" t="str">
-        <v>1.05</v>
+        <v>2.31</v>
       </c>
       <c r="J8" t="str">
-        <v>2.31</v>
+        <v>1</v>
       </c>
       <c r="K8" t="str">
-        <v>1</v>
+        <v>1.15</v>
       </c>
       <c r="L8" t="str">
-        <v>1.15</v>
+        <v>2.53</v>
       </c>
       <c r="M8" t="str">
-        <v>2.53</v>
+        <v>190x135x165</v>
       </c>
       <c r="N8" t="str">
-        <v>190x135x165</v>
+        <v>36</v>
       </c>
       <c r="O8" t="str">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="P8" t="str">
         <v>1.4</v>
       </c>
+      <c r="Q8" t="str">
+        <v>6.42x5.12x7.09</v>
+      </c>
       <c r="R8" t="str">
-        <v>6.42x5.12x7.09</v>
+        <v>153</v>
       </c>
       <c r="S8" t="str">
-        <v>153</v>
+        <v>6</v>
       </c>
       <c r="T8" t="str">
-        <v>6</v>
+        <v>0.34</v>
       </c>
       <c r="U8" t="str">
-        <v>0.34</v>
+        <v>0.01</v>
       </c>
       <c r="V8" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W8" t="str">
         <v>7.48x5.31x6.50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>ME146</v>
       </c>
       <c r="B9">
         <v>1.4</v>
       </c>
+      <c r="C9" t="str">
+        <v>120</v>
+      </c>
       <c r="D9" t="str">
-        <v>120</v>
+        <v>0.5</v>
       </c>
       <c r="E9" t="str">
-        <v>0.5</v>
+        <v>Polycarbonate</v>
       </c>
       <c r="F9" t="str">
-        <v>Polycarbonate</v>
+        <v>Line Array Optimized Waveguide</v>
       </c>
       <c r="G9" t="str">
-        <v>Line Array Optimized Waveguide</v>
+        <v>180x80x176</v>
       </c>
       <c r="H9" t="str">
-        <v>180x80x176</v>
+        <v>0.64</v>
       </c>
       <c r="I9" t="str">
-        <v>0.64</v>
-[...1 lines deleted...]
-      <c r="J9" t="str">
         <v>1.65</v>
       </c>
+      <c r="N9" t="str">
+        <v>36</v>
+      </c>
       <c r="O9" t="str">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="P9" t="str">
         <v>1.4</v>
       </c>
-      <c r="R9" t="str">
+      <c r="Q9" t="str">
         <v>7.1x3.15x6.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>ME148</v>
       </c>
       <c r="B10">
         <v>1.4</v>
       </c>
+      <c r="C10" t="str">
+        <v>120</v>
+      </c>
       <c r="D10" t="str">
-        <v>120</v>
+        <v>0.5</v>
       </c>
       <c r="E10" t="str">
-        <v>0.5</v>
+        <v>Polycarbonate</v>
       </c>
       <c r="F10" t="str">
-        <v>Polycarbonate</v>
+        <v>Line Array Optimized Waveguide</v>
       </c>
       <c r="G10" t="str">
-        <v>Line Array Optimized Waveguide</v>
+        <v>240x80x174.5</v>
       </c>
       <c r="H10" t="str">
-        <v>240x80x174.5</v>
+        <v>0.75</v>
       </c>
       <c r="I10" t="str">
-        <v>0.75</v>
+        <v>1.65</v>
       </c>
       <c r="J10" t="str">
-        <v>1.65</v>
+        <v>1</v>
       </c>
       <c r="K10" t="str">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="L10" t="str">
-        <v>1.2</v>
+        <v>2.65</v>
       </c>
       <c r="M10" t="str">
-        <v>2.65</v>
+        <v>255x255x150</v>
       </c>
       <c r="N10" t="str">
-        <v>255x255x150</v>
+        <v>36</v>
       </c>
       <c r="O10" t="str">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="P10" t="str">
         <v>1.4</v>
       </c>
-      <c r="R10" t="str">
+      <c r="Q10" t="str">
         <v>9.4x3.15x6.9</v>
       </c>
-      <c r="W10" t="str">
+      <c r="V10" t="str">
         <v>10x10x5.9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>ME15</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="str">
-        <v>2x 6.3 mm (0.25 in) holes 180° on 76 mm (3 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D11" t="str">
-        <v>90</v>
+        <v>1.5</v>
       </c>
       <c r="E11" t="str">
-        <v>1.5</v>
+        <v>Cast Aluminium</v>
       </c>
       <c r="F11" t="str">
-        <v>Cast Aluminium</v>
+        <v>Constant Directivity</v>
       </c>
       <c r="G11" t="str">
-        <v>Constant Directivity</v>
+        <v>151x138x91</v>
       </c>
       <c r="H11" t="str">
-        <v>151x138x91</v>
+        <v>0.4</v>
       </c>
       <c r="I11" t="str">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="J11" t="str">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="N11" t="str">
+        <v>25</v>
       </c>
       <c r="O11" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="P11" t="str">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="Q11" t="str">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="R11" t="str">
         <v>5.9x5.4x3.6</v>
       </c>
-      <c r="U11" t="str">
+      <c r="T11" t="str">
         <v>0.1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>ME20</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" t="str">
-        <v>2x 6.3 mm (0.25 in) holes 180° on 76 mm (3 in) diameter --- 2x 5.1 mm (0.2 in) holes 180° on 57 mm (2.24 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D12" t="str">
-        <v>90</v>
+        <v>1.5</v>
       </c>
       <c r="E12" t="str">
-        <v>1.5</v>
-[...1 lines deleted...]
-      <c r="F12" t="str">
         <v>Cast Aluminium</v>
       </c>
+      <c r="G12" t="str">
+        <v>145x145x90</v>
+      </c>
       <c r="H12" t="str">
-        <v>145x145x90</v>
+        <v>0.37</v>
       </c>
       <c r="I12" t="str">
-        <v>0.37</v>
+        <v>0.81</v>
       </c>
       <c r="J12" t="str">
-        <v>0.81</v>
+        <v>1</v>
       </c>
       <c r="K12" t="str">
-        <v>1</v>
+        <v>0.38</v>
       </c>
       <c r="L12" t="str">
-        <v>0.38</v>
+        <v>0.83</v>
       </c>
       <c r="M12" t="str">
-        <v>0.83</v>
+        <v>165x165x100</v>
       </c>
       <c r="N12" t="str">
-        <v>165x165x100</v>
+        <v>25</v>
       </c>
       <c r="O12" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="P12" t="str">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="Q12" t="str">
-        <v>60</v>
+        <v>5.7x5.7x3.6</v>
       </c>
       <c r="R12" t="str">
-        <v>5.7x5.7x3.6</v>
+        <v>118</v>
       </c>
       <c r="S12" t="str">
-        <v>118</v>
+        <v>4.6</v>
       </c>
       <c r="T12" t="str">
-        <v>4.6</v>
-[...1 lines deleted...]
-      <c r="U12" t="str">
         <v>0.1</v>
       </c>
-      <c r="W12" t="str">
+      <c r="V12" t="str">
         <v>6.50x6.50x3.94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>ME242</v>
       </c>
       <c r="B13">
         <v>1.4</v>
       </c>
       <c r="C13" t="str">
-        <v>Four 6.5 mm holes at 90° on 102 mm (4 in) diameter</v>
+        <v>120</v>
       </c>
       <c r="D13" t="str">
-        <v>120</v>
+        <v>0.8</v>
       </c>
       <c r="E13" t="str">
-        <v>0.8</v>
+        <v>Cast Aluminium</v>
       </c>
       <c r="F13" t="str">
-        <v>Cast Aluminium</v>
+        <v>Line Array Optimized Waveguide</v>
       </c>
       <c r="G13" t="str">
-        <v>Line Array Optimized Waveguide</v>
+        <v>163x130x180</v>
       </c>
       <c r="H13" t="str">
-        <v>163x130x180</v>
+        <v>0.94</v>
       </c>
       <c r="I13" t="str">
-        <v>0.94</v>
+        <v>2.08</v>
       </c>
       <c r="J13" t="str">
-        <v>2.08</v>
+        <v>1</v>
       </c>
       <c r="K13" t="str">
-        <v>1</v>
+        <v>1.04</v>
       </c>
       <c r="L13" t="str">
-        <v>1.04</v>
+        <v>2.3</v>
       </c>
       <c r="M13" t="str">
-        <v>2.3</v>
+        <v>190x135x165</v>
       </c>
       <c r="N13" t="str">
-        <v>190x135x165</v>
+        <v>36</v>
       </c>
       <c r="O13" t="str">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="P13" t="str">
         <v>1.4</v>
       </c>
+      <c r="Q13" t="str">
+        <v>6.42x5.12x7.09</v>
+      </c>
       <c r="R13" t="str">
-        <v>6.42x5.12x7.09</v>
+        <v>153</v>
       </c>
       <c r="S13" t="str">
-        <v>153</v>
+        <v>6</v>
       </c>
       <c r="T13" t="str">
-        <v>6</v>
+        <v>0.34</v>
       </c>
       <c r="U13" t="str">
-        <v>0.34</v>
+        <v>0.01</v>
       </c>
       <c r="V13" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W13" t="str">
         <v>7.48x5.31x6.50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>ME45</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14" t="str">
-        <v>2x 6.5 mm (0.255 in) holes 180° on 76 mm (3 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D14" t="str">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="E14" t="str">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F14" t="str">
         <v>Cast Aluminium</v>
       </c>
+      <c r="G14" t="str">
+        <v>310x140x124</v>
+      </c>
       <c r="H14" t="str">
-        <v>310x140x124</v>
+        <v>0.86</v>
       </c>
       <c r="I14" t="str">
-        <v>0.86</v>
+        <v>1.9</v>
       </c>
       <c r="J14" t="str">
-        <v>1.9</v>
+        <v>1</v>
       </c>
       <c r="K14" t="str">
-        <v>1</v>
+        <v>0.96</v>
       </c>
       <c r="L14" t="str">
-        <v>0.96</v>
+        <v>2.12</v>
       </c>
       <c r="M14" t="str">
-        <v>2.12</v>
+        <v>320x150x125</v>
       </c>
       <c r="N14" t="str">
-        <v>320x150x125</v>
+        <v>25</v>
       </c>
       <c r="O14" t="str">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="P14" t="str">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="Q14" t="str">
-        <v>40</v>
+        <v xml:space="preserve">12.2x5.6x4.9 </v>
       </c>
       <c r="R14" t="str">
-        <v xml:space="preserve">12.2x5.6x4.9 </v>
+        <v>260</v>
       </c>
       <c r="S14" t="str">
-        <v>260</v>
+        <v>10.2</v>
       </c>
       <c r="T14" t="str">
-        <v>10.2</v>
+        <v>0.26</v>
       </c>
       <c r="U14" t="str">
-        <v>0.26</v>
+        <v>0.01</v>
       </c>
       <c r="V14" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W14" t="str">
         <v>12.60x5.91x4.92</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>ME464</v>
       </c>
       <c r="B15">
         <v>1.4</v>
       </c>
       <c r="C15" t="str">
-        <v>4x 6.5 mm (0.255 in) holes 90° on 102 mm (4 in) diameter</v>
+        <v>80</v>
       </c>
       <c r="D15" t="str">
-        <v>80</v>
+        <v>0.3</v>
       </c>
       <c r="E15" t="str">
-        <v>0.3</v>
+        <v>Polyurethane</v>
       </c>
       <c r="F15" t="str">
-        <v>Polyurethane</v>
+        <v>Constant Directivity</v>
       </c>
       <c r="G15" t="str">
-        <v>Constant Directivity</v>
+        <v>575x505x460</v>
       </c>
       <c r="H15" t="str">
-        <v>575x505x460</v>
+        <v>4.75</v>
       </c>
       <c r="I15" t="str">
-        <v>4.75</v>
+        <v>10.47</v>
       </c>
       <c r="J15" t="str">
-        <v>10.47</v>
+        <v>1</v>
       </c>
       <c r="K15" t="str">
-        <v>1</v>
+        <v>7.66</v>
       </c>
       <c r="L15" t="str">
-        <v>7.66</v>
+        <v>16.89</v>
       </c>
       <c r="M15" t="str">
-        <v>16.89</v>
+        <v>610x533x508</v>
       </c>
       <c r="N15" t="str">
-        <v>610x533x508</v>
+        <v>36</v>
       </c>
       <c r="O15" t="str">
-        <v>36</v>
+        <v>1.4</v>
       </c>
       <c r="P15" t="str">
-        <v>1.4</v>
+        <v>60</v>
       </c>
       <c r="Q15" t="str">
-        <v>60</v>
+        <v>22.64x19.88x18.11</v>
       </c>
       <c r="R15" t="str">
-        <v>22.64x19.88x18.11</v>
+        <v>538</v>
       </c>
       <c r="S15" t="str">
-        <v>538</v>
+        <v>21.18</v>
       </c>
       <c r="T15" t="str">
-        <v>21.18</v>
+        <v>35.5</v>
       </c>
       <c r="U15" t="str">
-        <v>35.5</v>
+        <v>1.25</v>
       </c>
       <c r="V15" t="str">
-        <v>1.25</v>
-[...1 lines deleted...]
-      <c r="W15" t="str">
         <v>24.02x20.98x20.00</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>ME60</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16" t="str">
-        <v>4x 6.5 mm (0.255 in) holes 90° on 102 mm (4 in) diameter</v>
+        <v>60</v>
       </c>
       <c r="D16" t="str">
-        <v>60</v>
+        <v>0.8</v>
       </c>
       <c r="E16" t="str">
-        <v>0.8</v>
-[...1 lines deleted...]
-      <c r="F16" t="str">
         <v>Cast Aluminium</v>
       </c>
+      <c r="G16" t="str">
+        <v>270x237x202</v>
+      </c>
       <c r="H16" t="str">
-        <v>270x237x202</v>
+        <v>1.69</v>
       </c>
       <c r="I16" t="str">
-        <v>1.69</v>
+        <v>3.73</v>
       </c>
       <c r="J16" t="str">
-        <v>3.73</v>
+        <v>1</v>
       </c>
       <c r="K16" t="str">
-        <v>1</v>
+        <v>2.29</v>
       </c>
       <c r="L16" t="str">
-        <v>2.29</v>
+        <v>5.06</v>
       </c>
       <c r="M16" t="str">
-        <v>5.06</v>
+        <v>290x260x260</v>
       </c>
       <c r="N16" t="str">
-        <v>290x260x260</v>
+        <v>50</v>
       </c>
       <c r="O16" t="str">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="P16" t="str">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="Q16" t="str">
-        <v>40</v>
+        <v>10.6x9.3x7.9</v>
       </c>
       <c r="R16" t="str">
-        <v>10.6x9.3x7.9</v>
+        <v>232</v>
       </c>
       <c r="S16" t="str">
-        <v>232</v>
+        <v>9.1</v>
       </c>
       <c r="T16" t="str">
-        <v>9.1</v>
+        <v>0.45</v>
       </c>
       <c r="U16" t="str">
-        <v>0.45</v>
+        <v>0.02</v>
       </c>
       <c r="V16" t="str">
-        <v>0.02</v>
-[...1 lines deleted...]
-      <c r="W16" t="str">
         <v>11.42x10.24x10.24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>ME7</v>
       </c>
       <c r="B17">
         <v>0.75</v>
       </c>
       <c r="C17" t="str">
-        <v>2x 4.1 mm (0.16 in) holes 180° on 53 mm (2.1 in) diameter</v>
+        <v>60</v>
       </c>
       <c r="D17" t="str">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="E17" t="str">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F17" t="str">
         <v>ABS</v>
       </c>
+      <c r="G17" t="str">
+        <v>122x122x102</v>
+      </c>
       <c r="H17" t="str">
-        <v>122x122x102</v>
+        <v>0.11</v>
       </c>
       <c r="I17" t="str">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="J17" t="str">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="K17" t="str">
-        <v>1</v>
+        <v>0.23</v>
       </c>
       <c r="L17" t="str">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="M17" t="str">
-        <v>0.51</v>
+        <v>120x117x110</v>
       </c>
       <c r="N17" t="str">
-        <v>120x117x110</v>
+        <v>19</v>
       </c>
       <c r="O17" t="str">
-        <v>19</v>
+        <v>0.75</v>
       </c>
       <c r="P17" t="str">
-        <v>0.75</v>
+        <v>40</v>
       </c>
       <c r="Q17" t="str">
-        <v>40</v>
+        <v xml:space="preserve">4.8x4.8x4 </v>
       </c>
       <c r="R17" t="str">
-        <v xml:space="preserve">4.8x4.8x4 </v>
+        <v>102.7</v>
       </c>
       <c r="S17" t="str">
-        <v>102.7</v>
+        <v>4</v>
       </c>
       <c r="T17" t="str">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="U17" t="str">
         <v>0.1</v>
       </c>
-      <c r="W17" t="str">
+      <c r="V17" t="str">
         <v>4.72x4.61x4.33</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>ME75</v>
       </c>
       <c r="B18">
         <v>2</v>
       </c>
       <c r="C18" t="str">
-        <v>4x 6.5 mm (0.255 in) holes 90° on 102 mm (4 in) diameter</v>
+        <v>90</v>
       </c>
       <c r="D18" t="str">
-        <v>90</v>
+        <v>0.5</v>
       </c>
       <c r="E18" t="str">
-        <v>0.5</v>
+        <v>Cast Aluminium</v>
       </c>
       <c r="F18" t="str">
-        <v>Cast Aluminium</v>
+        <v>Constant Directivity</v>
       </c>
       <c r="G18" t="str">
-        <v>Constant Directivity</v>
+        <v>435x268x230</v>
       </c>
       <c r="H18" t="str">
-        <v>435x268x230</v>
+        <v>2.7</v>
       </c>
       <c r="I18" t="str">
-        <v>2.7</v>
+        <v>5.9</v>
       </c>
       <c r="J18" t="str">
-        <v>5.9</v>
+        <v>1</v>
       </c>
       <c r="K18" t="str">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="L18" t="str">
-        <v>3.5</v>
+        <v>7.7</v>
       </c>
       <c r="M18" t="str">
-        <v>7.7</v>
+        <v>450x280x260</v>
       </c>
       <c r="N18" t="str">
-        <v>450x280x260</v>
+        <v>50</v>
       </c>
       <c r="O18" t="str">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="P18" t="str">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="Q18" t="str">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="R18" t="str">
         <v>17.2x10.5x9</v>
       </c>
-      <c r="W18" t="str">
+      <c r="V18" t="str">
         <v>17.7x11x10.2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>ME90</v>
       </c>
       <c r="B19">
         <v>1.4</v>
       </c>
       <c r="C19" t="str">
-        <v>4x 6.5 mm (0.255 in) holes 90° on 102 mm (4 in) diameter</v>
+        <v>80</v>
       </c>
       <c r="D19" t="str">
-        <v>80</v>
+        <v>0.9</v>
       </c>
       <c r="E19" t="str">
-        <v>0.9</v>
-[...1 lines deleted...]
-      <c r="F19" t="str">
         <v>Cast Aluminium</v>
       </c>
+      <c r="G19" t="str">
+        <v>270x270x138</v>
+      </c>
       <c r="H19" t="str">
-        <v>270x270x138</v>
+        <v>1.45</v>
       </c>
       <c r="I19" t="str">
-        <v>1.45</v>
+        <v>3.19</v>
       </c>
       <c r="J19" t="str">
-        <v>3.19</v>
+        <v>1</v>
       </c>
       <c r="K19" t="str">
-        <v>1</v>
+        <v>2.05</v>
       </c>
       <c r="L19" t="str">
-        <v>2.05</v>
+        <v>4.52</v>
       </c>
       <c r="M19" t="str">
-        <v>4.52</v>
+        <v>295x314x175</v>
       </c>
       <c r="N19" t="str">
-        <v>295x314x175</v>
+        <v>36</v>
       </c>
       <c r="O19" t="str">
-        <v>36</v>
+        <v>1.4</v>
       </c>
       <c r="P19" t="str">
-        <v>1.4</v>
+        <v>60</v>
       </c>
       <c r="Q19" t="str">
-        <v>60</v>
+        <v>10.6x10.6x5.4</v>
       </c>
       <c r="R19" t="str">
-        <v>10.6x10.6x5.4</v>
+        <v>225</v>
       </c>
       <c r="S19" t="str">
-        <v>225</v>
+        <v>8.86</v>
       </c>
       <c r="T19" t="str">
-        <v>8.86</v>
+        <v>0.42</v>
       </c>
       <c r="U19" t="str">
-        <v>0.42</v>
+        <v>0.01</v>
       </c>
       <c r="V19" t="str">
-        <v>0.01</v>
-[...1 lines deleted...]
-      <c r="W19" t="str">
         <v>11.61x12.36x6.89</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:W19"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V19"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>horn</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 