--- v3 (2026-03-04)
+++ v4 (2026-08-25)
@@ -8716,54 +8716,54 @@
       <c r="BG39" t="str">
         <v>210</v>
       </c>
       <c r="BH39" t="str">
         <v>8,3</v>
       </c>
       <c r="BI39" t="str">
         <v>187</v>
       </c>
       <c r="BJ39" t="str">
         <v>7,4</v>
       </c>
       <c r="BK39" t="str">
         <v>124</v>
       </c>
       <c r="BL39" t="str">
         <v>4,88</v>
       </c>
       <c r="BM39" t="str">
         <v>10,3</v>
       </c>
       <c r="BN39" t="str">
         <v>0,41</v>
       </c>
       <c r="BO39" t="str">
-        <v>2,6</v>
+        <v>3,6</v>
       </c>
       <c r="BP39" t="str">
-        <v>5,73</v>
+        <v>7,94</v>
       </c>
       <c r="BR39" t="str">
         <v>MMD620TN8M</v>
       </c>
       <c r="BY39" t="str">
         <v>1</v>
       </c>
       <c r="BZ39" t="str">
         <v>18</v>
       </c>
       <c r="CA39" t="str">
         <v>Double Roll</v>
       </c>
       <c r="CB39" t="str">
         <v>Single</v>
       </c>
       <c r="CC39" t="str">
         <v>5,5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>8CXT</v>
       </c>
       <c r="B40">