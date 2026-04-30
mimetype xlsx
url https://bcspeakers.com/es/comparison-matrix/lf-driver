--- v3 (2026-04-06)
+++ v4 (2026-04-30)
@@ -22224,54 +22224,54 @@
       <c r="AM130" t="str">
         <v>Radial</v>
       </c>
       <c r="AN130" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO130" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP130" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ130" t="str">
         <v>460</v>
       </c>
       <c r="AR130" t="str">
         <v>18</v>
       </c>
       <c r="AS130" t="str">
         <v>442</v>
       </c>
       <c r="AT130" t="str">
         <v>17,4</v>
       </c>
       <c r="AU130" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV130" t="str">
-        <v>16,61</v>
+        <v>16,73</v>
       </c>
       <c r="AW130" t="str">
         <v>239</v>
       </c>
       <c r="AX130" t="str">
         <v>9,41</v>
       </c>
       <c r="AY130" t="str">
         <v>16</v>
       </c>
       <c r="AZ130" t="str">
         <v>0,63</v>
       </c>
       <c r="BA130" t="str">
         <v>10</v>
       </c>
       <c r="BB130" t="str">
         <v>0,35</v>
       </c>
       <c r="BC130" t="str">
         <v>10,5</v>
       </c>
       <c r="BD130" t="str">
         <v>23,15</v>
       </c>
@@ -22421,54 +22421,54 @@
       <c r="AM131" t="str">
         <v>Radial</v>
       </c>
       <c r="AN131" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO131" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP131" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ131" t="str">
         <v>460</v>
       </c>
       <c r="AR131" t="str">
         <v>18</v>
       </c>
       <c r="AS131" t="str">
         <v>442</v>
       </c>
       <c r="AT131" t="str">
         <v>17,4</v>
       </c>
       <c r="AU131" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV131" t="str">
-        <v>16,61</v>
+        <v>16,73</v>
       </c>
       <c r="AW131" t="str">
         <v>239</v>
       </c>
       <c r="AX131" t="str">
         <v>9,41</v>
       </c>
       <c r="AY131" t="str">
         <v>16</v>
       </c>
       <c r="AZ131" t="str">
         <v>0,63</v>
       </c>
       <c r="BA131" t="str">
         <v>10</v>
       </c>
       <c r="BB131" t="str">
         <v>0,35</v>
       </c>
       <c r="BC131" t="str">
         <v>10,5</v>
       </c>
       <c r="BD131" t="str">
         <v>23,15</v>
       </c>
@@ -22618,54 +22618,54 @@
       <c r="AM132" t="str">
         <v>Radial</v>
       </c>
       <c r="AN132" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO132" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP132" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ132" t="str">
         <v>460</v>
       </c>
       <c r="AR132" t="str">
         <v>18</v>
       </c>
       <c r="AS132" t="str">
         <v>442</v>
       </c>
       <c r="AT132" t="str">
         <v>17,4</v>
       </c>
       <c r="AU132" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV132" t="str">
-        <v>16,61</v>
+        <v>16,73</v>
       </c>
       <c r="AW132" t="str">
         <v>248</v>
       </c>
       <c r="AX132" t="str">
         <v>9,76</v>
       </c>
       <c r="AY132" t="str">
         <v>16</v>
       </c>
       <c r="AZ132" t="str">
         <v>0,63</v>
       </c>
       <c r="BA132" t="str">
         <v>10</v>
       </c>
       <c r="BB132" t="str">
         <v>0,35</v>
       </c>
       <c r="BC132" t="str">
         <v>12,55</v>
       </c>
       <c r="BD132" t="str">
         <v>27,67</v>
       </c>
@@ -22815,54 +22815,54 @@
       <c r="AM133" t="str">
         <v>Radial</v>
       </c>
       <c r="AN133" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO133" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP133" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ133" t="str">
         <v>460</v>
       </c>
       <c r="AR133" t="str">
         <v>18</v>
       </c>
       <c r="AS133" t="str">
         <v>442</v>
       </c>
       <c r="AT133" t="str">
         <v>17,4</v>
       </c>
       <c r="AU133" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV133" t="str">
-        <v>16,61</v>
+        <v>16,73</v>
       </c>
       <c r="AW133" t="str">
         <v>248</v>
       </c>
       <c r="AX133" t="str">
         <v>9,76</v>
       </c>
       <c r="AY133" t="str">
         <v>16</v>
       </c>
       <c r="AZ133" t="str">
         <v>0,63</v>
       </c>
       <c r="BA133" t="str">
         <v>10</v>
       </c>
       <c r="BB133" t="str">
         <v>0,35</v>
       </c>
       <c r="BC133" t="str">
         <v>12,55</v>
       </c>
       <c r="BD133" t="str">
         <v>27,67</v>
       </c>
@@ -23012,54 +23012,54 @@
       <c r="AM134" t="str">
         <v>Radial</v>
       </c>
       <c r="AN134" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO134" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP134" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ134" t="str">
         <v>460</v>
       </c>
       <c r="AR134" t="str">
         <v>18</v>
       </c>
       <c r="AS134" t="str">
         <v>443</v>
       </c>
       <c r="AT134" t="str">
         <v>17,44</v>
       </c>
       <c r="AU134" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV134" t="str">
-        <v>16,61</v>
+        <v>16,73</v>
       </c>
       <c r="AW134" t="str">
         <v>261</v>
       </c>
       <c r="AX134" t="str">
         <v>10,28</v>
       </c>
       <c r="AY134" t="str">
         <v>16</v>
       </c>
       <c r="AZ134" t="str">
         <v>0,63</v>
       </c>
       <c r="BA134" t="str">
         <v>10,5</v>
       </c>
       <c r="BB134" t="str">
         <v>0,37</v>
       </c>
       <c r="BC134" t="str">
         <v>15,35</v>
       </c>
       <c r="BD134" t="str">
         <v>33,84</v>
       </c>
@@ -25784,54 +25784,54 @@
       <c r="AM152" t="str">
         <v>Radial</v>
       </c>
       <c r="AN152" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO152" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP152" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ152" t="str">
         <v>460</v>
       </c>
       <c r="AR152" t="str">
         <v>18</v>
       </c>
       <c r="AS152" t="str">
         <v>443</v>
       </c>
       <c r="AT152" t="str">
         <v>17,44</v>
       </c>
       <c r="AU152" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV152" t="str">
-        <v>16,6</v>
+        <v>16,73</v>
       </c>
       <c r="AW152" t="str">
         <v>239</v>
       </c>
       <c r="AX152" t="str">
         <v>9,41</v>
       </c>
       <c r="AY152" t="str">
         <v>16</v>
       </c>
       <c r="AZ152" t="str">
         <v>0,63</v>
       </c>
       <c r="BA152" t="str">
         <v>10</v>
       </c>
       <c r="BB152" t="str">
         <v>0,35</v>
       </c>
       <c r="BC152" t="str">
         <v>10,5</v>
       </c>
       <c r="BD152" t="str">
         <v>23,15</v>
       </c>
@@ -25981,54 +25981,54 @@
       <c r="AM153" t="str">
         <v>Radial</v>
       </c>
       <c r="AN153" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO153" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP153" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ153" t="str">
         <v>460</v>
       </c>
       <c r="AR153" t="str">
         <v>18</v>
       </c>
       <c r="AS153" t="str">
         <v>443</v>
       </c>
       <c r="AT153" t="str">
         <v>17,44</v>
       </c>
       <c r="AU153" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV153" t="str">
-        <v>16,6</v>
+        <v>16,73</v>
       </c>
       <c r="AW153" t="str">
         <v>239</v>
       </c>
       <c r="AX153" t="str">
         <v>9,41</v>
       </c>
       <c r="AY153" t="str">
         <v>16</v>
       </c>
       <c r="AZ153" t="str">
         <v>0,63</v>
       </c>
       <c r="BA153" t="str">
         <v>10</v>
       </c>
       <c r="BB153" t="str">
         <v>0,35</v>
       </c>
       <c r="BC153" t="str">
         <v>10,5</v>
       </c>
       <c r="BD153" t="str">
         <v>23,15</v>
       </c>
@@ -26178,54 +26178,54 @@
       <c r="AM154" t="str">
         <v>Radial</v>
       </c>
       <c r="AN154" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO154" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP154" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ154" t="str">
         <v>460</v>
       </c>
       <c r="AR154" t="str">
         <v>18</v>
       </c>
       <c r="AS154" t="str">
         <v>443</v>
       </c>
       <c r="AT154" t="str">
         <v>17,44</v>
       </c>
       <c r="AU154" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV154" t="str">
-        <v>16,6</v>
+        <v>16,73</v>
       </c>
       <c r="AW154" t="str">
         <v>242</v>
       </c>
       <c r="AX154" t="str">
         <v>9,5</v>
       </c>
       <c r="AY154" t="str">
         <v>16</v>
       </c>
       <c r="AZ154" t="str">
         <v>0,62</v>
       </c>
       <c r="BA154" t="str">
         <v>10,5</v>
       </c>
       <c r="BB154" t="str">
         <v>0,37</v>
       </c>
       <c r="BC154" t="str">
         <v>11,9</v>
       </c>
       <c r="BD154" t="str">
         <v>26,2</v>
       </c>
@@ -26375,54 +26375,54 @@
       <c r="AM155" t="str">
         <v>Radial</v>
       </c>
       <c r="AN155" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO155" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP155" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ155" t="str">
         <v>460</v>
       </c>
       <c r="AR155" t="str">
         <v>18</v>
       </c>
       <c r="AS155" t="str">
         <v>443</v>
       </c>
       <c r="AT155" t="str">
         <v>17,44</v>
       </c>
       <c r="AU155" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV155" t="str">
-        <v>16,6</v>
+        <v>16,73</v>
       </c>
       <c r="AW155" t="str">
         <v>242</v>
       </c>
       <c r="AX155" t="str">
         <v>9,5</v>
       </c>
       <c r="AY155" t="str">
         <v>16</v>
       </c>
       <c r="AZ155" t="str">
         <v>0,62</v>
       </c>
       <c r="BA155" t="str">
         <v>10,5</v>
       </c>
       <c r="BB155" t="str">
         <v>0,37</v>
       </c>
       <c r="BC155" t="str">
         <v>11,9</v>
       </c>
       <c r="BD155" t="str">
         <v>26,2</v>
       </c>
@@ -26572,54 +26572,54 @@
       <c r="AM156" t="str">
         <v>Radial</v>
       </c>
       <c r="AN156" t="str">
         <v>Ferrite</v>
       </c>
       <c r="AO156" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP156" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ156" t="str">
         <v>460</v>
       </c>
       <c r="AR156" t="str">
         <v>18</v>
       </c>
       <c r="AS156" t="str">
         <v>442</v>
       </c>
       <c r="AT156" t="str">
         <v>17,4</v>
       </c>
       <c r="AU156" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV156" t="str">
-        <v>16,6</v>
+        <v>16,73</v>
       </c>
       <c r="AW156" t="str">
         <v>241</v>
       </c>
       <c r="AX156" t="str">
         <v>9,5</v>
       </c>
       <c r="AY156" t="str">
         <v>16</v>
       </c>
       <c r="AZ156" t="str">
         <v>0,63</v>
       </c>
       <c r="BA156" t="str">
         <v>11</v>
       </c>
       <c r="BB156" t="str">
         <v>0,39</v>
       </c>
       <c r="BC156" t="str">
         <v>15,4</v>
       </c>
       <c r="BD156" t="str">
         <v>33,95</v>
       </c>
@@ -26769,54 +26769,54 @@
       <c r="AM157" t="str">
         <v>Radial</v>
       </c>
       <c r="AN157" t="str">
         <v>Ferrite</v>
       </c>
       <c r="AO157" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP157" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ157" t="str">
         <v>460</v>
       </c>
       <c r="AR157" t="str">
         <v>18</v>
       </c>
       <c r="AS157" t="str">
         <v>442</v>
       </c>
       <c r="AT157" t="str">
         <v>17,4</v>
       </c>
       <c r="AU157" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV157" t="str">
-        <v>16,6</v>
+        <v>16,73</v>
       </c>
       <c r="AW157" t="str">
         <v>241</v>
       </c>
       <c r="AX157" t="str">
         <v>9,5</v>
       </c>
       <c r="AY157" t="str">
         <v>16</v>
       </c>
       <c r="AZ157" t="str">
         <v>0,63</v>
       </c>
       <c r="BA157" t="str">
         <v>11</v>
       </c>
       <c r="BB157" t="str">
         <v>0,39</v>
       </c>
       <c r="BC157" t="str">
         <v>15,4</v>
       </c>
       <c r="BD157" t="str">
         <v>33,95</v>
       </c>