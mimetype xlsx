--- v4 (2026-04-30)
+++ v5 (2026-05-30)
@@ -3392,51 +3392,51 @@
       <c r="F17" t="str">
         <v>7</v>
       </c>
       <c r="G17" t="str">
         <v>250</v>
       </c>
       <c r="H17" t="str">
         <v>500</v>
       </c>
       <c r="I17" t="str">
         <v>97</v>
       </c>
       <c r="J17" t="str">
         <v>50</v>
       </c>
       <c r="K17" t="str">
         <v>3000</v>
       </c>
       <c r="L17" t="str">
         <v>64</v>
       </c>
       <c r="M17" t="str">
         <v>2,5</v>
       </c>
       <c r="N17" t="str">
-        <v>Aluminium</v>
+        <v>CCAW</v>
       </c>
       <c r="O17" t="str">
         <v>Glass Fibre</v>
       </c>
       <c r="P17" t="str">
         <v>14</v>
       </c>
       <c r="Q17" t="str">
         <v>0,55</v>
       </c>
       <c r="R17" t="str">
         <v>8</v>
       </c>
       <c r="S17" t="str">
         <v>0,31</v>
       </c>
       <c r="T17" t="str">
         <v>1,25</v>
       </c>
       <c r="U17" t="str">
         <v>TWP Waterproof Both Sides</v>
       </c>
       <c r="V17" t="str">
         <v>56</v>
       </c>