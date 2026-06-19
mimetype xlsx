--- v5 (2026-05-30)
+++ v6 (2026-06-19)
@@ -30651,51 +30651,51 @@
       <c r="AD181" t="str">
         <v>14,7</v>
       </c>
       <c r="AE181" t="str">
         <v>1,7</v>
       </c>
       <c r="AF181" t="str">
         <v>3,5</v>
       </c>
       <c r="AG181" t="str">
         <v>2,5</v>
       </c>
       <c r="AH181" t="str">
         <v>8</v>
       </c>
       <c r="AI181" t="str">
         <v>15</v>
       </c>
       <c r="AJ181" t="str">
         <v>0,7</v>
       </c>
       <c r="AK181" t="str">
         <v>404</v>
       </c>
       <c r="AL181" t="str">
-        <v>Triple Roll</v>
+        <v>Double Roll</v>
       </c>
       <c r="AM181" t="str">
         <v>Exponential</v>
       </c>
       <c r="AN181" t="str">
         <v>Neodymium Ring</v>
       </c>
       <c r="AO181" t="str">
         <v>Single</v>
       </c>
       <c r="AP181" t="str">
         <v>Straight Pole</v>
       </c>
       <c r="AQ181" t="str">
         <v>155</v>
       </c>
       <c r="AR181" t="str">
         <v>6,1</v>
       </c>
       <c r="AS181" t="str">
         <v>142</v>
       </c>
       <c r="AT181" t="str">
         <v>5,6</v>
       </c>
@@ -30839,51 +30839,51 @@
       <c r="AD182" t="str">
         <v>14,7</v>
       </c>
       <c r="AE182" t="str">
         <v>2</v>
       </c>
       <c r="AF182" t="str">
         <v>3,5</v>
       </c>
       <c r="AG182" t="str">
         <v>4</v>
       </c>
       <c r="AH182" t="str">
         <v>8</v>
       </c>
       <c r="AI182" t="str">
         <v>11,1</v>
       </c>
       <c r="AJ182" t="str">
         <v>0,4</v>
       </c>
       <c r="AK182" t="str">
         <v>486</v>
       </c>
       <c r="AL182" t="str">
-        <v>Triple Roll</v>
+        <v>Double Roll</v>
       </c>
       <c r="AM182" t="str">
         <v>Exponential</v>
       </c>
       <c r="AN182" t="str">
         <v>Neodymium Ring</v>
       </c>
       <c r="AO182" t="str">
         <v>Single</v>
       </c>
       <c r="AP182" t="str">
         <v>Straight Pole</v>
       </c>
       <c r="AQ182" t="str">
         <v>155</v>
       </c>
       <c r="AR182" t="str">
         <v>6,1</v>
       </c>
       <c r="AS182" t="str">
         <v>142</v>
       </c>
       <c r="AT182" t="str">
         <v>5,6</v>
       </c>