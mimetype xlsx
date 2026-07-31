--- v6 (2026-06-19)
+++ v7 (2026-07-31)
@@ -4213,93 +4213,93 @@
       <c r="O21" t="str">
         <v>Glass Fibre</v>
       </c>
       <c r="P21" t="str">
         <v>11,5</v>
       </c>
       <c r="Q21" t="str">
         <v>0,45</v>
       </c>
       <c r="R21" t="str">
         <v>9</v>
       </c>
       <c r="S21" t="str">
         <v>0,35</v>
       </c>
       <c r="T21" t="str">
         <v>1,6</v>
       </c>
       <c r="U21" t="str">
         <v>WP Waterproof Front Side</v>
       </c>
       <c r="V21" t="str">
         <v>235</v>
       </c>
       <c r="W21" t="str">
-        <v>10,7</v>
+        <v>10,8</v>
       </c>
       <c r="X21" t="str">
-        <v>0,72</v>
+        <v>0,71</v>
       </c>
       <c r="Y21" t="str">
-        <v>8,7</v>
+        <v>9</v>
       </c>
       <c r="Z21" t="str">
         <v>0,66</v>
       </c>
       <c r="AA21" t="str">
         <v>2</v>
       </c>
       <c r="AB21" t="str">
         <v>0,07</v>
       </c>
       <c r="AC21" t="str">
         <v>320</v>
       </c>
       <c r="AD21" t="str">
         <v>49,6</v>
       </c>
       <c r="AE21" t="str">
         <v>3,5</v>
       </c>
       <c r="AF21" t="str">
         <v>3,5</v>
       </c>
       <c r="AG21" t="str">
         <v>3,5</v>
       </c>
       <c r="AH21" t="str">
         <v>33</v>
       </c>
       <c r="AI21" t="str">
-        <v>21,5</v>
+        <v>27,2</v>
       </c>
       <c r="AJ21" t="str">
         <v>1,5</v>
       </c>
       <c r="AK21" t="str">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="AL21" t="str">
         <v>Accordion</v>
       </c>
       <c r="AM21" t="str">
         <v>Radial</v>
       </c>
       <c r="AN21" t="str">
         <v>Neodymium Ring</v>
       </c>
       <c r="AO21" t="str">
         <v>Single</v>
       </c>
       <c r="AP21" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ21" t="str">
         <v>291</v>
       </c>
       <c r="AR21" t="str">
         <v>11,46</v>
       </c>
       <c r="AS21" t="str">
         <v>274</v>
       </c>
@@ -31176,96 +31176,96 @@
       <c r="N184" t="str">
         <v>Aluminium</v>
       </c>
       <c r="O184" t="str">
         <v>Glass Fibre</v>
       </c>
       <c r="P184" t="str">
         <v>7</v>
       </c>
       <c r="Q184" t="str">
         <v>0,29</v>
       </c>
       <c r="R184" t="str">
         <v>6</v>
       </c>
       <c r="S184" t="str">
         <v>0,24</v>
       </c>
       <c r="T184" t="str">
         <v>1,45</v>
       </c>
       <c r="U184" t="str">
         <v>WP Waterproof Front Side</v>
       </c>
       <c r="V184" t="str">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="W184" t="str">
-        <v>5,3</v>
+        <v>5,2</v>
       </c>
       <c r="X184" t="str">
         <v>0,99</v>
       </c>
       <c r="Y184" t="str">
-        <v>4,1</v>
+        <v>4</v>
       </c>
       <c r="Z184" t="str">
         <v>0,79</v>
       </c>
       <c r="AA184" t="str">
         <v>0,3</v>
       </c>
       <c r="AB184" t="str">
         <v>0,01</v>
       </c>
       <c r="AC184" t="str">
         <v>95</v>
       </c>
       <c r="AD184" t="str">
         <v>14,73</v>
       </c>
       <c r="AE184" t="str">
         <v>1,15</v>
       </c>
       <c r="AF184" t="str">
         <v>2,2</v>
       </c>
       <c r="AG184" t="str">
         <v>3</v>
       </c>
       <c r="AH184" t="str">
         <v>9</v>
       </c>
       <c r="AI184" t="str">
         <v>10,1</v>
       </c>
       <c r="AJ184" t="str">
-        <v>0,15</v>
+        <v>0,17</v>
       </c>
       <c r="AK184" t="str">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="AL184" t="str">
         <v>Double Roll</v>
       </c>
       <c r="AM184" t="str">
         <v>Radial</v>
       </c>
       <c r="AN184" t="str">
         <v>Neodymium Ring</v>
       </c>
       <c r="AO184" t="str">
         <v>Single</v>
       </c>
       <c r="AP184" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ184" t="str">
         <v>157</v>
       </c>
       <c r="AR184" t="str">
         <v>6,2</v>
       </c>
       <c r="AS184" t="str">
         <v>142</v>
       </c>
@@ -35689,51 +35689,51 @@
       <c r="AA210" t="str">
         <v>16,9</v>
       </c>
       <c r="AB210" t="str">
         <v>0,6</v>
       </c>
       <c r="AC210" t="str">
         <v>220</v>
       </c>
       <c r="AD210" t="str">
         <v>34,1</v>
       </c>
       <c r="AE210" t="str">
         <v>0,67</v>
       </c>
       <c r="AF210" t="str">
         <v>7,5</v>
       </c>
       <c r="AG210" t="str">
         <v>9,5</v>
       </c>
       <c r="AH210" t="str">
         <v>36</v>
       </c>
       <c r="AI210" t="str">
-        <v>16,8</v>
+        <v>19,8</v>
       </c>
       <c r="AJ210" t="str">
         <v>2,9</v>
       </c>
       <c r="AK210" t="str">
         <v>143</v>
       </c>
       <c r="AL210" t="str">
         <v>Roll</v>
       </c>
       <c r="AM210" t="str">
         <v>Radial</v>
       </c>
       <c r="AN210" t="str">
         <v>Ferrite</v>
       </c>
       <c r="AO210" t="str">
         <v>Single</v>
       </c>
       <c r="AP210" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ210" t="str">
         <v>225</v>
       </c>